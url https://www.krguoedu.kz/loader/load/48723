--- v0 (2026-02-24)
+++ v1 (2026-06-25)
@@ -1,5465 +1,1280 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="229C04DF" w14:textId="18615F73" w:rsidR="00A50B96" w:rsidRPr="00B1735D" w:rsidRDefault="00B1735D" w:rsidP="00B1735D">
-[...9 lines deleted...]
-      </w:pPr>
+    <w:p w14:paraId="65643EBB" w14:textId="4A0A324D" w:rsidR="005A1C9B" w:rsidRDefault="007F2139">
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="500ED93E" wp14:editId="04E3359A">
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="04388965" wp14:editId="45D4AEE7">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
-              <wp:posOffset>-2540</wp:posOffset>
+              <wp:posOffset>-78740</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
-              <wp:posOffset>635</wp:posOffset>
+              <wp:posOffset>-93345</wp:posOffset>
             </wp:positionV>
-            <wp:extent cx="6750050" cy="2944495"/>
+            <wp:extent cx="6991350" cy="2647950"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="8" name="Рисунок 8" descr="C:\Users\1\Desktop\000.jpg"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="Рисунок 8" descr="C:\Users\1\Desktop\000.jpg"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
                     <a:blip r:embed="rId5" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="7586" t="3984" r="3793" b="68010"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="6750050" cy="2944495"/>
+                      <a:ext cx="6991350" cy="2647950"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                     <a:extLst>
                       <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                         <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                       </a:ext>
                     </a:extLst>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5673940F" w14:textId="77777777" w:rsidR="00A50B96" w:rsidRDefault="00A50B96" w:rsidP="00736785">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="51C789E3" w14:textId="77777777" w:rsidR="00103465" w:rsidRDefault="00103465"/>
+    <w:p w14:paraId="6F01B044" w14:textId="77777777" w:rsidR="00103465" w:rsidRDefault="00103465"/>
+    <w:p w14:paraId="2ED402A3" w14:textId="77777777" w:rsidR="00103465" w:rsidRDefault="00103465"/>
+    <w:p w14:paraId="44A96F13" w14:textId="77777777" w:rsidR="00103465" w:rsidRDefault="00103465"/>
+    <w:p w14:paraId="27BD3928" w14:textId="77777777" w:rsidR="007F2139" w:rsidRDefault="007F2139" w:rsidP="00103465">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="651AD531" w14:textId="77777777" w:rsidR="00B1735D" w:rsidRDefault="00771365" w:rsidP="00736785">
-[...3 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="3E62A5F1" w14:textId="77777777" w:rsidR="00F27CAB" w:rsidRDefault="00C6768B" w:rsidP="00103465">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...1 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...10 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">         </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0AD80CF5" w14:textId="1B1B6062" w:rsidR="00103465" w:rsidRPr="007F2139" w:rsidRDefault="00F27CAB" w:rsidP="00103465">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="00C6768B">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00103465" w:rsidRPr="007F2139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Қамқоршылар</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00103465" w:rsidRPr="007F2139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00103465" w:rsidRPr="007F2139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>кеңесінің</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00103465" w:rsidRPr="007F2139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00103465" w:rsidRPr="007F2139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>жұмысы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00103465" w:rsidRPr="007F2139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00103465" w:rsidRPr="007F2139">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...9 lines deleted...]
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>туралы</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="49D653A8" w14:textId="6E3E8B12" w:rsidR="00103465" w:rsidRPr="008D24AC" w:rsidRDefault="00103465" w:rsidP="007F2139">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Білім беру саласындағы басқарудың мемлекеттік және қоғамдық нысандарын дамыту, мектепті дамыту бағдарламасын іске асыру, білім беру мен тәрбиелеу үшін оңтайлы жағдайлар жасауға көмектесу, оқушылардың денсаулығын сақтау, білім беру үдерісіне инновациялық технологияларды енгізу, мектептің қаржылық-шаруашылық қызметінің тиімділігін арттыру, мекеменің дамуын қамтамасыз ететін материалдық және басқа ресурстар, олардың мақсатты және ұтымды жұмсалуын бақылау</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2139" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:b/>
           <w:bCs/>
-          <w:color w:val="000000"/>
-[...37 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>БҰЙЫРАМЫН</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2139" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidR="00C6768B" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>1.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мектептің қамқоршылар кеңесінің жұмысын үкіметтік емес, қоғамдық, коммерциялық емес ұйым ретінде қоғамның, ата-аналардың және мектеп мұғалімдерінің ерікті негізде біріктіретін жұмысын 8 адам жалғастырыңыз:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E543CEE" w14:textId="014B36EE" w:rsidR="00103465" w:rsidRPr="008D24AC" w:rsidRDefault="00103465" w:rsidP="00103465">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Худайбергенов Тимур Садуллаевич - PS төрағасы, атқарушы өзінің жеке холдингінің директоры, 2004 ж. </w:t>
+      </w:r>
+      <w:r w:rsidR="006632B7" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Т</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>үлегі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3EAC10DE" w14:textId="415BFA7D" w:rsidR="006632B7" w:rsidRDefault="006632B7" w:rsidP="006632B7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Рахимжанова Д.М.                  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E55FAB">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ҚК хатшысы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="00A575CA" w14:textId="77777777" w:rsidR="008D24AC" w:rsidRPr="008D24AC" w:rsidRDefault="008D24AC" w:rsidP="006632B7">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3A070E53" w14:textId="66A47AD5" w:rsidR="006632B7" w:rsidRDefault="006632B7" w:rsidP="006632B7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Қамқоршылар кеңесінің мүшелері: </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F091CEA" w14:textId="77777777" w:rsidR="008D24AC" w:rsidRPr="008D24AC" w:rsidRDefault="008D24AC" w:rsidP="006632B7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3AF4C9BE" w14:textId="77777777" w:rsidR="007F2139" w:rsidRPr="008D24AC" w:rsidRDefault="00103465" w:rsidP="00103465">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:numPr>
+          <w:ilvl w:val="1"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Жинова Наталья Владимировна </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2139" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- PS хатшысы, КУЭФ ЛКВ бастығы «КиКС» </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2139" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40B25BB0" w14:textId="2F152B80" w:rsidR="00103465" w:rsidRPr="008D24AC" w:rsidRDefault="007F2139" w:rsidP="007F2139">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                          </w:t>
+      </w:r>
+      <w:r w:rsidR="00103465" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">РМК, мектеп түлегі; </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2B6051B7" w14:textId="63F52F85" w:rsidR="00103465" w:rsidRPr="008D24AC" w:rsidRDefault="00103465" w:rsidP="00103465">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.3 </w:t>
+      </w:r>
+      <w:r w:rsidR="006632B7" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Оспанова Айнагүл Абайқызы </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2139" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
-      <w:r w:rsidR="00736785" w:rsidRPr="00771365">
-[...50 lines deleted...]
-        <w:ind w:firstLine="708"/>
+      <w:r w:rsidR="006632B7" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- ата-аналар қауымы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="292B93ED" w14:textId="3079B2C6" w:rsidR="00103465" w:rsidRPr="008D24AC" w:rsidRDefault="00103465" w:rsidP="00103465">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...37 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.4. </w:t>
+      </w:r>
+      <w:r w:rsidR="006632B7" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Тибенко Надежда Дмитриевна </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2139" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">        </w:t>
+      </w:r>
+      <w:r w:rsidR="006632B7" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- «Болашақ» академиясы, оқытушы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07D6B8A7" w14:textId="1A9F9A66" w:rsidR="00103465" w:rsidRPr="008D24AC" w:rsidRDefault="00103465" w:rsidP="00103465">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...104 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.5. </w:t>
+      </w:r>
+      <w:r w:rsidR="006632B7" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Молдаш Хавдрасул </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2139" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                           </w:t>
+      </w:r>
+      <w:r w:rsidR="006632B7" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>- IP «Молдаш»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="30172E9E" w14:textId="77777777" w:rsidR="007F2139" w:rsidRPr="008D24AC" w:rsidRDefault="00103465" w:rsidP="00103465">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...144 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.6. </w:t>
+      </w:r>
+      <w:r w:rsidR="006632B7" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Ракижанов Кабдымулюк Сейтжапарович -</w:t>
+      </w:r>
+      <w:r w:rsidR="007F2139" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006632B7" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Иртышская ауылдың «Мырза» шаруа </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2139" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53769211" w14:textId="009D7551" w:rsidR="00103465" w:rsidRPr="008D24AC" w:rsidRDefault="007F2139" w:rsidP="00103465">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                </w:t>
+      </w:r>
+      <w:r w:rsidR="006632B7" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>қожалығының жетекшісі.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EA4734C" w14:textId="77777777" w:rsidR="00C6768B" w:rsidRPr="008D24AC" w:rsidRDefault="00103465" w:rsidP="00103465">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...17 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.7. </w:t>
+      </w:r>
+      <w:r w:rsidR="006632B7" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Герасименя Михаил Александрович </w:t>
+      </w:r>
+      <w:r w:rsidR="006632B7" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">– </w:t>
+      </w:r>
+      <w:r w:rsidR="006632B7" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Шидерті ауылының а/ш «Герасименя» </w:t>
+      </w:r>
+      <w:r w:rsidR="006632B7" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06CE873F" w14:textId="2CD8DB3D" w:rsidR="00103465" w:rsidRPr="008D24AC" w:rsidRDefault="00C6768B" w:rsidP="00103465">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...8 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                         </w:t>
+      </w:r>
+      <w:r w:rsidR="006632B7" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ауыл механикі</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="76197031" w14:textId="77777777" w:rsidR="006632B7" w:rsidRPr="008D24AC" w:rsidRDefault="00103465" w:rsidP="00103465">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...78 lines deleted...]
-          <w:szCs w:val="24"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.8. </w:t>
+      </w:r>
+      <w:r w:rsidR="006632B7" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ахметова Аурика         </w:t>
+      </w:r>
+      <w:r w:rsidR="006632B7" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidR="006632B7" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Степное ауылының Степной әкімі аппаратының маманы</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E97CE1" w14:textId="21638861" w:rsidR="00C6768B" w:rsidRDefault="006632B7" w:rsidP="00C6768B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1.9 </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2139" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Асанов К.С.   </w:t>
+      </w:r>
+      <w:r w:rsidR="00C6768B" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">               </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2139" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  - </w:t>
+      </w:r>
+      <w:r w:rsidR="00103465" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00FF6A7D" w:rsidRPr="00771365">
-[...49 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:r w:rsidR="007F2139" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>ЖК «Асанов»</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0273AA7D" w14:textId="77777777" w:rsidR="008D24AC" w:rsidRPr="008D24AC" w:rsidRDefault="008D24AC" w:rsidP="00C6768B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70541684" w14:textId="2BA712A7" w:rsidR="00C6768B" w:rsidRDefault="00103465" w:rsidP="00F27CAB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. Осы бұйрықтың орындалуын бақылау директордың ТЖ жөніндегі орынбасарлары </w:t>
+      </w:r>
+      <w:r w:rsidR="007F2139" w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Д.М.Рахимжанова., А.Б.Култебай</w:t>
+      </w:r>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ға жүктелсін. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43835BBF" w14:textId="77777777" w:rsidR="008D24AC" w:rsidRPr="008D24AC" w:rsidRDefault="008D24AC" w:rsidP="00F27CAB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="437DAE00" w14:textId="51BA3A1C" w:rsidR="007F2139" w:rsidRPr="008D24AC" w:rsidRDefault="007F2139" w:rsidP="00C6768B">
+      <w:pPr>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...4191 lines deleted...]
-    <w:sectPr w:rsidR="007B68B9" w:rsidRPr="00E03646" w:rsidSect="007B68B9">
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="008D24AC">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t>Мектеп директоры                  М.Б.Мусипова</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="007F2139" w:rsidRPr="008D24AC" w:rsidSect="007F2139">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="284" w:right="567" w:bottom="567" w:left="709" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="850" w:bottom="1134" w:left="709" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Tahoma">
-    <w:panose1 w:val="020B0604030504040204"/>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="CC"/>
-    <w:family w:val="swiss"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E5A38A3"/>
+    <w:nsid w:val="12C70348"/>
     <w:multiLevelType w:val="multilevel"/>
-    <w:tmpl w:val="F71CA6A4"/>
+    <w:tmpl w:val="2D2EC324"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="360" w:hanging="360"/>
+        <w:ind w:left="480" w:hanging="480"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
-      <w:start w:val="3"/>
+      <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="720"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1440" w:hanging="720"/>
+        <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2160" w:hanging="1080"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2520" w:hanging="1080"/>
+        <w:ind w:left="1080" w:hanging="1080"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="1440"/>
+        <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3960" w:hanging="1800"/>
+        <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="4320" w:hanging="1800"/>
+        <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5040" w:hanging="2160"/>
+        <w:ind w:left="2160" w:hanging="2160"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...87 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
-  <w:drawingGridHorizontalSpacing w:val="110"/>
-[...1 lines deleted...]
-  <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
-    <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00FF651E"/>
-[...78 lines deleted...]
-    <w:rsid w:val="00FF6A7D"/>
+    <w:rsidRoot w:val="00103465"/>
+    <w:rsid w:val="00103465"/>
+    <w:rsid w:val="005A1C9B"/>
+    <w:rsid w:val="006632B7"/>
+    <w:rsid w:val="007F2139"/>
+    <w:rsid w:val="008D24AC"/>
+    <w:rsid w:val="00C6768B"/>
+    <w:rsid w:val="00E55FAB"/>
+    <w:rsid w:val="00E74436"/>
+    <w:rsid w:val="00E76773"/>
+    <w:rsid w:val="00F27CAB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
-    <m:smallFrac/>
+    <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="2CA3950E"/>
-  <w15:docId w15:val="{0DD789E3-0D5D-49E7-9935-7025AFCDD560}"/>
+  <w14:docId w14:val="27342A5B"/>
+  <w15:docId w15:val="{7AD23F30-64D4-4A75-8048-197E02C90963}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
-        <w:lang w:val="ru-RU" w:eastAsia="ru-RU" w:bidi="ar-SA"/>
+        <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5805,184 +1620,147 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="007A3AA0"/>
+    <w:rsid w:val="005A1C9B"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="a3">
-    <w:name w:val="a"/>
+  <w:style w:type="paragraph" w:styleId="HTML">
+    <w:name w:val="HTML Preformatted"/>
     <w:basedOn w:val="a"/>
-    <w:rsid w:val="00FF651E"/>
+    <w:link w:val="HTML0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00103465"/>
     <w:pPr>
-      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+      <w:tabs>
+        <w:tab w:val="left" w:pos="916"/>
+        <w:tab w:val="left" w:pos="1832"/>
+        <w:tab w:val="left" w:pos="2748"/>
+        <w:tab w:val="left" w:pos="3664"/>
+        <w:tab w:val="left" w:pos="4580"/>
+        <w:tab w:val="left" w:pos="5496"/>
+        <w:tab w:val="left" w:pos="6412"/>
+        <w:tab w:val="left" w:pos="7328"/>
+        <w:tab w:val="left" w:pos="8244"/>
+        <w:tab w:val="left" w:pos="9160"/>
+        <w:tab w:val="left" w:pos="10076"/>
+        <w:tab w:val="left" w:pos="10992"/>
+        <w:tab w:val="left" w:pos="11908"/>
+        <w:tab w:val="left" w:pos="12824"/>
+        <w:tab w:val="left" w:pos="13740"/>
+        <w:tab w:val="left" w:pos="14656"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="apple-converted-space">
-    <w:name w:val="apple-converted-space"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HTML0">
+    <w:name w:val="Стандартный HTML Знак"/>
     <w:basedOn w:val="a0"/>
-    <w:rsid w:val="00FF651E"/>
-[...7 lines deleted...]
-    </w:pPr>
+    <w:link w:val="HTML"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00103465"/>
     <w:rPr>
-      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
-[...1 lines deleted...]
-      <w:szCs w:val="24"/>
+      <w:rFonts w:ascii="Courier New" w:eastAsia="Times New Roman" w:hAnsi="Courier New" w:cs="Courier New"/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+      <w:lang w:eastAsia="ru-RU"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="a4">
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="003671FC"/>
+    <w:rsid w:val="00103465"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
-  </w:style>
-[...28 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:divs>
-    <w:div w:id="749429277">
-[...25 lines deleted...]
-    <w:div w:id="1989506249">
+    <w:div w:id="311912124">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Тема Office">
@@ -6249,67 +2027,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>5757</Characters>
+  <Pages>1</Pages>
+  <Words>285</Words>
+  <Characters>1625</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>47</Lines>
-  <Paragraphs>13</Paragraphs>
+  <Lines>13</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6753</CharactersWithSpaces>
+  <CharactersWithSpaces>1907</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Школа</dc:creator>
+  <dc:creator>Жанбота Шариязданова</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>