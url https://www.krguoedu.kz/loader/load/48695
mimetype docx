--- v0 (2026-02-25)
+++ v1 (2026-08-26)
@@ -6,48942 +6,7813 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6265"/>
-        <w:gridCol w:w="3940"/>
+        <w:gridCol w:w="6283"/>
+        <w:gridCol w:w="3922"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B7BF2" w14:paraId="1E02ABDD" w14:textId="77777777" w:rsidTr="00D47DD0">
+      <w:tr w:rsidR="003F7946" w:rsidRPr="009C71A7" w14:paraId="1D040930" w14:textId="77777777" w:rsidTr="00D47DD0">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FBAF09D" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="33C8CF56" w14:textId="77777777" w:rsidR="003F7946" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="69C7E302" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+          <w:p w14:paraId="7E0ABFF7" w14:textId="77777777" w:rsidR="003F7946" w:rsidRDefault="003F7946" w:rsidP="003F7946">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...26 lines deleted...]
-            <w:r>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложение 11 к Приказу</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...56 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Министра образования и науки</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...31 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Республики Казахстан</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...33 lines deleted...]
-          <w:p w14:paraId="21ADA794" w14:textId="2396C31D" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>от 24 апреля 2020 года № 158</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39C6DC73" w14:textId="2CF6403A" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="6788019E" w14:textId="17DD65CA" w:rsidR="004B7BF2" w:rsidRPr="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+    <w:p w14:paraId="3EE12F02" w14:textId="22B5A135" w:rsidR="003F7946" w:rsidRPr="003F7946" w:rsidRDefault="003F7946" w:rsidP="003F7946">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004B7BF2">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="z747"/>
+      <w:r w:rsidRPr="003F7946">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B7BF2">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Правила оказания государственной услуги "Прием документов и выдача направлений на предоставление отдыха в загородных и пришкольных лагерях отдельным категориям обучающихся и воспитанников государственных учреждений образования"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50CA7EC7" w14:textId="77777777" w:rsidR="003F7946" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-          <w:sz w:val="28"/>
-[...534 lines deleted...]
-      <w:bookmarkStart w:id="1" w:name="z288"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="1" w:name="z748"/>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="67B2FD69" w14:textId="4FE802A8" w:rsidR="004B7BF2" w:rsidRPr="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+    <w:p w14:paraId="5FD53EE2" w14:textId="036E7CA0" w:rsidR="003F7946" w:rsidRPr="003F7946" w:rsidRDefault="003F7946" w:rsidP="003F7946">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="004B7BF2">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F7946">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...6 lines deleted...]
-          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Глава 1. Общие положения</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12DA582B" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="2" w:name="z749"/>
+      <w:bookmarkEnd w:id="1"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1. Настоящие Правила оказания государственной услуги "Прием документов и выдача направлений на предоставление отдыха в загородных и пришкольных лагерях отдельным категориям обучающихся и воспитанников государственных учреждений образования" (далее – Правила) разработаны в соответствии с подпунктом 1) статьи 10 Закона Республики Казахстан от 15 апреля 2013 года "О государственных услугах" (далее - Закон) и определяют порядок приема документов и выдачи направлений на предоставление отдыха в загородных и пришкольных лагерях отдельным категориям обучающихся и воспитанников государственных учреждений образования.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="2"/>
+    <w:p w14:paraId="5D752AF5" w14:textId="68DF5FDF" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72FDE1D3" w14:textId="5C6DEE23" w:rsidR="003F7946" w:rsidRPr="003F7946" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B7BF2">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="3" w:name="z756"/>
+      <w:r w:rsidRPr="003F7946">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Глава 2. Порядок оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="3"/>
+    <w:p w14:paraId="10CD6047" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31F34AC0" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="003F7946" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3. Для получения государственной услуги "Прием документов и выдача направлений на предоставление отдыха в загородных и пришкольных лагерях отдельным категориям обучающихся и воспитанников государственных учреждений образования" (далее – государственная услуга) физические лица (далее - </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004B7BF2">
-[...2 lines deleted...]
-          <w:color w:val="000000"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">) подают в управления образования областей, городов республиканского значения, столицы, отделы образования районов, городов областного значения, организации образования (далее – </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">), Государственную корпорацию "Правительство для граждан" (далее – Государственная корпорация) или через веб-портал "электронного правительства" (далее – портал) заявление, по форме, согласно приложению 1 к настоящим Правилам с приложением документов, предусмотренных перечнем основных требований к оказанию государственной услуги "Прием документов и выдача направлений на предоставление отдыха в загородных и пришкольных лагерях отдельным категориям обучающихся и воспитанников государственных учреждений образования" (далее – Требования к оказанию государственной услуги) согласно приложению </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="32976EA0" w14:textId="347CC5A3" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 3 - в редакции приказа Министра просвещения РК от 03.10.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 414</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="4" w:name="z758"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 4. При приеме документов через Государственную корпорацию </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> выдается расписка о приеме соответствующих документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="4"/>
+    <w:p w14:paraId="019BECF9" w14:textId="31B6C95E" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 5. Исключен приказом Министра образования и науки РК от 21.02.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="5" w:name="z760"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 6. Государственная корпорация осуществляет доставку пакета документов через курьера </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в течение 1 (одного) рабочего дня.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55DEBFA2" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="6" w:name="z761"/>
+      <w:bookmarkEnd w:id="5"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При обращении в Государственную корпорацию день приема не входит в срок оказания государственной услуги. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D6A8603" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="7" w:name="z762"/>
+      <w:bookmarkEnd w:id="6"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 7. В случае обращения через портал </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в "личный кабинет" направляется статус о принятии запроса на государственную услугу, а также </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>уведомление с указанием даты и времени получения результата государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AA4166D" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="8" w:name="z763"/>
+      <w:bookmarkEnd w:id="7"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 8. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в течение 1 (одного) рабочего дня с момента получения документов, проверяет полноту представленных документов.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="8"/>
+    <w:p w14:paraId="63FD3EAB" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="003F7946" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В случае предоставления </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> неполного пакета документов и (или) документов с истекшим сроком действия </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> дает мотивированный отказ в дальнейшем рассмотрении заявления, а работник Государственной корпорации отказывает в приеме заявления и выдает расписку об отказе в приеме документов по форме, согласно приложению </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3 к настоящим Правилам.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BFC0CA9" w14:textId="4C57FC1B" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Пункт 8 - в редакции приказа Министра образования и науки РК от 21.02.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="9" w:name="z764"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 9. Сведения о документах, удостоверяющих личность, свидетельстве о рождении ребенка, свидетельстве о заключении брака (при отсутствии сведений в информационной системе "Регистрационный пункт ЗАГС") работник Государственной корпорации и </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> получает из соответствующих государственных информационных систем через шлюз "электронного правительства".</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="9"/>
+    <w:p w14:paraId="3F7EAD6D" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или Работник Государственной корпорации получает согласие </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> на использование сведений, составляющих охраняемую законом тайну, содержащихся в информационных системах, при оказании государственной услуги, если иное не предусмотрено законами Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="79CFF627" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугодатели</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> получают цифровые документы из сервиса цифровых документов через реализованную интеграцию при условии согласия владельца документа, предоставленного посредством зарегистрированного на портале абонентского номера сотовой связи пользователя путем передачи одноразового пароля или путем отправления короткого текстового сообщения в качестве ответа на уведомление портала.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70D8EFA3" w14:textId="666F734B" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="0084419B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Пункт 9 - в редакции приказа Министра образования и науки РК от 21.02.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 10. По итогам проверки документов </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в течение 3 (трех) рабочих дней готовит направление (путевка) в загородные и пришкольные лагеря (далее - направление) либо мотивированный ответ об отказе в оказании государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D6E340E" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="10" w:name="z1005"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При выявлении оснований для отказа в оказании государственной услуги по основаниям, указанным в пункте 9 Требований к оказанию государственной услуги настоящих Правил </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> не позднее чем за 3 (три) рабочих дня до завершения срока оказания государственной услуги согласно статьи 73 Административного процедурно-процессуального кодекса Республики Казахстан (далее – АППК РК) направляет </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> уведомление о предварительном решений об отказе в оказании государственной услуги, а также о времени и месте проведения заслушивания для возможности выразить </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> позицию по предварительному решению.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="17CFD009" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="11" w:name="z1006"/>
+      <w:bookmarkEnd w:id="10"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Процедура заслушивания проводится в соответствии со статьей 74 АППК РК.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A6C9FAC" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="12" w:name="z1007"/>
+      <w:bookmarkEnd w:id="11"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> По результатам заслушивания </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в течение 1 (одного) рабочего дня направляет направление либо мотивированный отказ в оказании государственной услуги </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> или в Государственную корпорацию.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="12"/>
+    <w:p w14:paraId="3F0FC393" w14:textId="279BD3A1" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084419B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Сноска. Пункт 10 - в редакции приказа Министра просвещения РК от 03.10.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084419B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 414</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084419B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084419B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="0084419B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084419B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 11. Исключен приказом Министра образования и науки РК от 21.02.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084419B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084419B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084419B">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="13" w:name="z769"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 12. В Государственной корпорации выдача готовых документов осуществляется при предъявлении удостоверения личности (либо его представителя по доверенности, удостоверенный нотариально).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5ACEBB3D" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="14" w:name="z770"/>
+      <w:bookmarkEnd w:id="13"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Государственная корпорация обеспечивает хранение результата в течение одного месяца, после чего передает его </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> для дальнейшего хранения. При обращении </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по истечении одного месяца по запросу Государственной корпорации </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> в течение одного рабочего дня направляет готовые документы в Государственную корпорацию для выдачи </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47F1EF06" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="15" w:name="z771"/>
+      <w:bookmarkEnd w:id="14"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13. Общий срок рассмотрения документов и получение направления либо отказ в оказании государственной услуги составляет 5 (пять) рабочих дней.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
+    <w:p w14:paraId="632DCCEB" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 13-1. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обеспечивает внесение данных в информационную систему мониторинга оказания государственных услуг о стадии оказания государственной услуги в порядке, установленном уполномоченным органом в сфере информатизации в соответствии с подпунктом 11) пункта 2 статьи 5 Закона.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6F1B5213" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При сбое информационной системы </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> незамедлительно с момента обнаружения уведомляет сотрудника структурного подразделения </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, ответственного за информационно-коммуникационную инфраструктуру.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="062882AA" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> В этом случае ответственный сотрудник за информационно-коммуникационную инфраструктуру в течение срока, указанного в части второй настоящего пункта Правил, составляет протокол о технической проблеме и подписывает его </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателем</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B296CA1" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Уполномоченный орган в области защиты прав детей Республики Казахстан извещает </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателей</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, в том числе Единый контакт-центр, о внесенных изменениях и дополнениях в Требования к оказанию государственной услуги.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F393128" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="0084419B" w:rsidRDefault="003F7946" w:rsidP="0084419B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084419B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084419B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Правила дополнены пунктом 13-1 в соответствии с приказом Министра образования и науки РК от 21.02.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084419B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084419B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования); в редакции приказа Министра просвещения РК от 03.10.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084419B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 414</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084419B">
+        <w:rPr>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084419B">
+        <w:rPr>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="301FAF1D" w14:textId="201284DB" w:rsidR="003F7946" w:rsidRPr="0084419B" w:rsidRDefault="003F7946" w:rsidP="0084419B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
-        </w:rPr>
-        <w:t>ережелер</w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="16" w:name="z772"/>
+      <w:r w:rsidRPr="0084419B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Глава 3. Порядок обжалования решений, действий (бездействия) </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="0084419B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-    </w:p>
-    <w:p w14:paraId="58B09E61" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+      <w:r w:rsidRPr="0084419B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и (или) его должностных лиц в процессе оказания государственной услуги</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A8DAE5F" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="1"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="17" w:name="z773"/>
+      <w:bookmarkEnd w:id="16"/>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       1. </w:t>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 14. Жалоба на решение, действий (бездействия) </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Осы</w:t>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> "</w:t>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> по вопросам оказания государственных услуг подается на имя руководителя </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r>
-[...4 lines deleted...]
-        <w:t>Мемлекеттік</w:t>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r>
-[...1229 lines deleted...]
-    <w:p w14:paraId="546FDB7B" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, в уполномоченный орган по оценке и контролю за качеством оказания государственных услуг (далее – орган, рассматривающий жалобу), в соответствии с законодательством Республики Казахстан.</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="17"/>
+    <w:p w14:paraId="38674D40" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="3"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">       3. "</w:t>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Рассмотрение жалобы по вопросам оказания государственных услуг производится вышестоящим административным органом, должностным лицом, органом, рассматривающим жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E0B68D0" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жалоба подается </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателю</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> и (или) должностному лицу, чье решение, действие (бездействие) обжалуются.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46C0E83A" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>Мемлекеттік</w:t>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Услугодатель</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> должностное лицо, чье решение, действие (бездействие) обжалуются, не позднее 3 (трех) рабочих дней со дня поступления жалобы направляют ее в орган, рассматривающий жалобу.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7199CBDD" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> При этом </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодатель</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, должностное лицо, решение, действие (бездействие) обжалуются, не направляет жалобу в орган, рассматривающий жалобу, если он в течение 3 (трех) рабочих дней примет решение либо административное действие, полностью удовлетворяющие требования, указанные в жалобе.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="342ED279" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жалоба </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, поступившая в адрес </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугодателя</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, в соответствии с пунктом 2 статьи 25 Закона подлежит рассмотрению в течение 5 (пяти) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="034D4919" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>білім</w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Жалоба </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>, поступившая в адрес органа, рассматривающего жалобу, подлежит рассмотрению в течение 15 (пятнадцати) рабочих дней со дня ее регистрации.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46F9EF17" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...2083 lines deleted...]
-    <w:p w14:paraId="60ACF5F8" w14:textId="43510AD0" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Если иное не предусмотрено законом, обращение в суд допускается после обжалования в досудебном порядке.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6D78D882" w14:textId="04693DCD" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="0084419B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-[...8 lines deleted...]
-      <w:r w:rsidRPr="004B7BF2">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084419B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Ескерту</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="004B7BF2">
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084419B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="004B7BF2">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Сноска. Пункт 14 - в редакции приказа Министра образования и науки РК от 21.02.2022 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084419B">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>№ 55</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084419B">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...535 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (вводится в действие по истечении десяти календарных дней после дня его первого официального опубликования).</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0084419B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
-        </w:rPr>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">      5. </w:t>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:bookmarkStart w:id="18" w:name="z776"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 15. В случаях несогласия с результатами оказания государственной услуги </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="004B7BF2">
-[...4 lines deleted...]
-        <w:t>Алып</w:t>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучатель</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="004B7BF2">
-[...15424 lines deleted...]
-        <w:t>.</w:t>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> обращается в суд в установленном законодательством Республики Казахстан порядке.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="6030"/>
-        <w:gridCol w:w="4175"/>
+        <w:gridCol w:w="6048"/>
+        <w:gridCol w:w="4157"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B7BF2" w14:paraId="5C32CA06" w14:textId="77777777" w:rsidTr="00D47DD0">
+      <w:tr w:rsidR="003F7946" w:rsidRPr="009C71A7" w14:paraId="246F17FA" w14:textId="77777777" w:rsidTr="00D47DD0">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:bookmarkEnd w:id="16"/>
-[...2 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:bookmarkEnd w:id="18"/>
+          <w:p w14:paraId="5016DADA" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CF481C7" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+          <w:p w14:paraId="0C220BAF" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5A7C4F9D" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CADA6BC" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="20E8862B" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1D75A5EC" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4869050F" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="36013AA0" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4ABDB293" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0279743F" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="2B7D327A" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="60842BBB" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="71C1FF4F" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7AF263F7" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="6F735A51" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="40C7397C" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7D0C8F5F" w14:textId="648F6E12" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="19E15C75" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D7E90E9" w14:textId="2B8A3BD3" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="498DB131" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7125C6D2" w14:textId="514956D5" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A7D78F5" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0594FCA1" w14:textId="3FAC5866" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0FD19F50" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="51C80577" w14:textId="018679DB" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6E48EEBF" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="1EFD6EF3" w14:textId="7B961014" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="27E09316" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="46F3D6A0" w14:textId="137D8408" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1CE72A20" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="513EDA75" w14:textId="734F9324" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3BC4C8BD" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="4ECCC7B6" w14:textId="21165FDE" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="001FA2B2" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="72689DD0" w14:textId="327B306C" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="24047240" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="3AFD5C74" w14:textId="24D090FB" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62C1E8C1" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7056A18E" w14:textId="4680C384" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7756D8FB" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="54D96D67" w14:textId="3446E914" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="78C4C516" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="1F6863E2" w14:textId="02CC90C0" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6F262E40" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7CD9B956" w14:textId="47A82329" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="106E7257" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="1859C3AC" w14:textId="46B466EA" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="46A0A80C" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="11DCF926" w14:textId="654EEDFC" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0544E00C" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="200CCBD1" w14:textId="25F3E0A7" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="321DEDA8" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="17FE2456" w14:textId="0BC4BD87" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="61603F6C" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="15A7A60F" w14:textId="5B9A41E6" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4C78B35C" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="47DEF417" w14:textId="4F46E089" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1E76C045" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="6D20BADD" w14:textId="1BAD9AFC" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3696F58C" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="6E1F8232" w14:textId="49D2B166" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="138DE584" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="32EC6C00" w14:textId="32F7FC97" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="42072E37" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="6EA1F65C" w14:textId="56750887" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0B14F4BD" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="62D50C77" w14:textId="224C20E0" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4871C701" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5D95FD93" w14:textId="5E2DE630" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3A217821" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="21E4ADF5" w14:textId="5CF266C5" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="74152B2C" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5A5D7A71" w14:textId="4F2F29F3" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="31236096" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="5F693481" w14:textId="621021E9" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0697C35E" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="1FF1DAD0" w14:textId="1C641802" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="228FEEE7" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="46F9D247" w14:textId="7904C78E" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7C4BD9DB" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="476883A7" w14:textId="0F8F7B42" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="44A5E373" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="0E78416F" w14:textId="36730A7A" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2922EE45" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="7665CB46" w14:textId="3A343E48" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="08276EC4" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="014621C2" w14:textId="77777777" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="4AA90B04" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="227307AD" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0F0237A1" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="6ABDC2E0" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="62BE3117" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="071BFD5A" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5FE57580" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="56883507" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="385373CA" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-          <w:p w14:paraId="35D58A98" w14:textId="57D30C35" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="02F9B385" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
-            </w:pPr>
-[...3 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3CBABD05" w14:textId="77777777" w:rsidR="006D1DB7" w:rsidRDefault="006D1DB7" w:rsidP="0084419B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="049A85B2" w14:textId="77777777" w:rsidR="006D1DB7" w:rsidRDefault="006D1DB7" w:rsidP="0084419B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="3E45D6B0" w14:textId="77777777" w:rsidR="006D1DB7" w:rsidRDefault="006D1DB7" w:rsidP="0084419B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="697F75C8" w14:textId="77777777" w:rsidR="006D1DB7" w:rsidRDefault="006D1DB7" w:rsidP="0084419B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1061C8E3" w14:textId="77777777" w:rsidR="006D1DB7" w:rsidRDefault="006D1DB7" w:rsidP="0084419B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="306B0A98" w14:textId="77777777" w:rsidR="006D1DB7" w:rsidRDefault="006D1DB7" w:rsidP="0084419B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="17D6BF21" w14:textId="1264645D" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="0084419B">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
-              <w:t>"</w:t>
-[...42 lines deleted...]
-            <w:r>
+              <w:t>Приложение 1</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...47 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...40 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...47 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>"Прием документов и выдача</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...47 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>направлений на предоставление</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...47 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>отдыха в загородных</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...47 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>и пришкольных лагерях</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...40 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>отдельным категориям</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...40 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>обучающихся и воспитанников</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:r>
-[...6 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>государственных учреждений</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...145 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>образования"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B7BF2" w14:paraId="77A4E5BF" w14:textId="77777777" w:rsidTr="00D47DD0">
+      <w:tr w:rsidR="003F7946" w14:paraId="03BF37E7" w14:textId="77777777" w:rsidTr="00D47DD0">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="237D3C19" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="54F79422" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16773E7C" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+          <w:p w14:paraId="38FAACAD" w14:textId="77777777" w:rsidR="003F7946" w:rsidRDefault="003F7946" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t>мекенжайы</w:t>
+              <w:t>Форма</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...219 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-    </w:tbl>
-[...1080 lines deleted...]
-      <w:tr w:rsidR="004B7BF2" w14:paraId="6EE5CC7E" w14:textId="77777777" w:rsidTr="00D47DD0">
+      <w:tr w:rsidR="003F7946" w:rsidRPr="009C71A7" w14:paraId="3125EBD7" w14:textId="77777777" w:rsidTr="00D47DD0">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16C13B2F" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="59D03E3B" w14:textId="77777777" w:rsidR="003F7946" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="78A7C174" w14:textId="77777777" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+          <w:p w14:paraId="24F048CF" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="0084419B">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...294 lines deleted...]
-              <w:t>"</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Руководителю _______________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(наименование органа)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>от гражданина (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
-[...4 lines deleted...]
-              <w:t>Мемлекеттік</w:t>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>ки</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r>
-[...31 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>) ___________</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...40 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>(Ф.И.О. (при его наличии)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...40 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>и индивидуальный</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...40 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>идентификационный номер</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...40 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>заявителя) проживающего(-ей)</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...47 lines deleted...]
-            <w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>по адресу:</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...143 lines deleted...]
-              <w:t>2-қосымша</w:t>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>__________________________</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="70DF923F" w14:textId="77777777" w:rsidR="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    <w:p w14:paraId="5548F4D4" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="00E30283" w14:textId="664BD6D9" w:rsidR="004B7BF2" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="19" w:name="z938"/>
+    </w:p>
+    <w:p w14:paraId="78765AE6" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="16D56B41" w14:textId="6F8A2BDA" w:rsidR="003F7946" w:rsidRPr="0084419B" w:rsidRDefault="003F7946" w:rsidP="0084419B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0084419B">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Заявление</w:t>
+      </w:r>
+    </w:p>
+    <w:bookmarkEnd w:id="19"/>
+    <w:p w14:paraId="13413B98" w14:textId="77777777" w:rsidR="0084419B" w:rsidRDefault="0084419B" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="19737532" w14:textId="271CB465" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="00FF77CB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Прошу Вас включить моего несовершеннолетнего ребенка</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D63B0EA" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="00FF77CB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7807603A" w14:textId="3E45F963" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="00FF77CB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>(Ф.И.О. (при его наличии) и индивидуальный идентификационный номер, дата</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF77CB">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>рождения), обучающегося в (указать № школы, № и литер класса)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E038416" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="00FF77CB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>____________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29B65DF3" w14:textId="2B55E975" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="00FF77CB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в список обучающихся и воспитанников, обеспечивающихся путевкой</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF77CB">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>в загородные и пришкольные лагеря.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="112F11DA" w14:textId="65DFBA29" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="00FF77CB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Согласен(а) на использования сведений, составляющих охраняемую </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003F7946">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Законом</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF77CB">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Республики Казахстан от 21 мая 2013 года "О персональных данных и их защите"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CC866D" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="00FF77CB">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>тайну, содержащихся в информационных системах.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="209F3E94" w14:textId="466B755D" w:rsidR="003F7946" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>"___"__________20__года</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF77CB">
+        <w:rPr>
+          <w:lang w:val="kk-KZ"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                     </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Подпись</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>гражданина</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>ки</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="23824708" w14:textId="57EBB401" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="086569C0" w14:textId="3596A6FE" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6F91399C" w14:textId="315BFF9F" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="316A4A9C" w14:textId="55BCFFF6" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EB47089" w14:textId="7B4E0E62" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C8AC4E7" w14:textId="72B0C322" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="023ADAE1" w14:textId="26EB9007" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="36012F6B" w14:textId="6684E24D" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12EA9A4A" w14:textId="4D2DB517" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6D8913A3" w14:textId="3EC33DB7" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="632365BA" w14:textId="60027F03" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5ACF8C40" w14:textId="67445E3F" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="44E07F69" w14:textId="7384C7E4" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="47F5737C" w14:textId="2E5C270D" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2052F0BF" w14:textId="28EA8CC1" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="492698E3" w14:textId="68C40EF5" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="447ECCAF" w14:textId="4F7F1CD5" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5A81E740" w14:textId="44917437" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1B244663" w14:textId="59AD06BA" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6229"/>
+        <w:gridCol w:w="3976"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003F7946" w:rsidRPr="009C71A7" w14:paraId="513D47CA" w14:textId="77777777" w:rsidTr="006D1DB7">
+        <w:trPr>
+          <w:trHeight w:val="30"/>
+          <w:tblCellSpacing w:w="0" w:type="auto"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6229" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="183067C5" w14:textId="77777777" w:rsidR="003F7946" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
+              <w:jc w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t> </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3976" w:type="dxa"/>
+            <w:tcMar>
+              <w:top w:w="15" w:type="dxa"/>
+              <w:left w:w="15" w:type="dxa"/>
+              <w:bottom w:w="15" w:type="dxa"/>
+              <w:right w:w="15" w:type="dxa"/>
+            </w:tcMar>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1409A64B" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="00FF77CB">
+            <w:pPr>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложение 2</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>к Правилам оказания</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>государственной услуги</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>"Прием документов и выдача</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>направлений на предоставление</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>отдыха в загородных</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>и пришкольных лагерях</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>отдельным категориям</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>обучающихся и воспитанников</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>государственных учреждений</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:br/>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>образования"</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="36F7E13B" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E886DE5" w14:textId="2C213658" w:rsidR="003F7946" w:rsidRDefault="003F7946" w:rsidP="006D1DB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="009A0D13">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FF77CB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009A0D13">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Перечень основных требований к оказанию государственной услуги</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF77CB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="00FF77CB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="009A0D13">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>"Прием документов и выдача направлений на предоставление отдыха в загородных</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF77CB">
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00FF77CB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>и пришкольных лагерях отдельным категориям обучающихся и воспитанников</w:t>
+      </w:r>
+      <w:r w:rsidR="006D1DB7">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="009A0D13">
+      <w:r w:rsidRPr="00FF77CB">
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...564 lines deleted...]
-    <w:p w14:paraId="067E28AA" w14:textId="77777777" w:rsidR="009A0D13" w:rsidRPr="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>государственных учреждений образования"</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C12293" w14:textId="77777777" w:rsidR="00FF77CB" w:rsidRPr="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="006D1DB7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...5 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32ECE5C0" w14:textId="56583FD0" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:sz w:val="18"/>
-[...297 lines deleted...]
-      </w:r>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="11222" w:type="dxa"/>
+        <w:tblW w:w="10368" w:type="dxa"/>
         <w:tblCellSpacing w:w="0" w:type="auto"/>
         <w:tblInd w:w="115" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
           <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="446"/>
-        <w:gridCol w:w="3261"/>
-[...3 lines deleted...]
-        <w:gridCol w:w="995"/>
+        <w:gridCol w:w="2835"/>
+        <w:gridCol w:w="7087"/>
       </w:tblGrid>
-      <w:tr w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w14:paraId="3AA4673B" w14:textId="77777777" w:rsidTr="009A0D13">
+      <w:tr w:rsidR="003F7946" w:rsidRPr="00FF77CB" w14:paraId="623A2546" w14:textId="77777777" w:rsidTr="00A447D0">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="995" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0CBAFE7D" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="4536BE62" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A0D13">
+            <w:r w:rsidRPr="00FF77CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7CC1B632" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="603281F4" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>Көрсетілетін</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Наименование</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
+            <w:r w:rsidRPr="00FF77CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...41 lines deleted...]
-              <w:t>атауы</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6520" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2E7787E0" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="0CB04B01" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...316 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Управления образования областей, городов республиканского значения, столицы, отделы образования районов, городов областного значения, организации образования</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w14:paraId="4CC2FD73" w14:textId="77777777" w:rsidTr="009A0D13">
+      <w:tr w:rsidR="003F7946" w:rsidRPr="00FF77CB" w14:paraId="63A988A5" w14:textId="77777777" w:rsidTr="00A447D0">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="995" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="50190784" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="6BB4EC4F" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A0D13">
+            <w:r w:rsidRPr="00FF77CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6B423EEC" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="16DA7289" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...64 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Способы предоставления государственной услуги (каналы доступа)</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6520" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6774DA1E" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="5568B188" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...148 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="20" w:name="z732"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Прием заявления и выдача результата оказания государственной услуги осуществляются через:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="20"/>
+          <w:p w14:paraId="2C6F9E5A" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">1) </w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) канцелярию </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>көрсетілетін</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...57 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2EEB84A3" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="511AA468" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...228 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2) некоммерческое акционерное общество "Государственная корпорация "Правительство для граждан" (далее – Государственная корпорация);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06220F17" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">3) </w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) веб-портал "электронного правительства" </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>www</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>білім</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>egov</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>беру</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>kz</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...240 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (далее – портал).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w14:paraId="7D492C13" w14:textId="77777777" w:rsidTr="009A0D13">
+      <w:tr w:rsidR="003F7946" w:rsidRPr="00FF77CB" w14:paraId="6E4C7DA5" w14:textId="77777777" w:rsidTr="00A447D0">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="995" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F81F672" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="79EC10FB" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A0D13">
+            <w:r w:rsidRPr="00FF77CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="67D8732A" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="705474BA" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>Мемлекеттік</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Срок</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>қызмет</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>оказания</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
+            <w:r w:rsidRPr="00FF77CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>көрсету</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>государственной</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
+            <w:r w:rsidRPr="00FF77CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>мерзімі</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>услуги</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6520" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6F615E74" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="730EF409" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">1) </w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="21" w:name="z735"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) с момента сдачи документов </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>көрсетілетін</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателю</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...316 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, в Государственную корпорацию, а также при обращении на портал – 5 (пять) рабочих дней.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="21"/>
+          <w:p w14:paraId="1FB4EFD6" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2) </w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) максимально допустимое время ожидания для сдачи документов у </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>көрсетілетін</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...280 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> или Государственной корпорации – 15 минут;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B61B43D" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">3) </w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) максимально допустимое время обслуживания у </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>көрсетілетін</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...239 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> – 30 минут, в Государственной корпорации – 15 минут.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w14:paraId="423CE0D8" w14:textId="77777777" w:rsidTr="009A0D13">
+      <w:tr w:rsidR="003F7946" w:rsidRPr="00FF77CB" w14:paraId="243B29C0" w14:textId="77777777" w:rsidTr="00A447D0">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="995" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7B2CDEB1" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="077D1BF4" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A0D13">
+            <w:r w:rsidRPr="00FF77CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03682E01" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="65A6209A" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>Көрсету</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Форма</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
+            <w:r w:rsidRPr="00FF77CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>нысаны</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>оказания</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6520" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4EB9A006" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="313DA04B" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>Электрондық</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Электронная</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
+            <w:r w:rsidRPr="00FF77CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>ішінара</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>частично</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
+            <w:r w:rsidRPr="00FF77CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:proofErr w:type="gramStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>автоматтандырылған</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>автоматизированная</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
+            <w:r w:rsidRPr="00FF77CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>)\</w:t>
             </w:r>
             <w:proofErr w:type="gramEnd"/>
-            <w:r w:rsidRPr="009A0D13">
+            <w:r w:rsidRPr="00FF77CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...23 lines deleted...]
-              <w:t>жүзінде</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>бумажная</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w14:paraId="0905E59C" w14:textId="77777777" w:rsidTr="009A0D13">
+      <w:tr w:rsidR="003F7946" w:rsidRPr="00FF77CB" w14:paraId="147B971A" w14:textId="77777777" w:rsidTr="00A447D0">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="995" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="348A9011" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="0CBD6FB0" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A0D13">
+            <w:r w:rsidRPr="00FF77CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42C5AE99" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="5A726A9C" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>Мемлекеттік</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Результат</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
+            <w:r w:rsidRPr="00FF77CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>қызметті</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>оказания</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
+            <w:r w:rsidRPr="00FF77CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>көрсету</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>государственной</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
+            <w:r w:rsidRPr="00FF77CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>нәтижесі</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>услуги</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6520" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="34C7F5EE" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="7270BAEF" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...454 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="22" w:name="z737"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Направление (путевка) в загородные и пришкольные лагеря либо мотивированный ответ об отказе в оказании государственной услуги в случаях и по основаниям, предусмотренным пунктом 9 требований к оказанию государственной услуги.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="22"/>
+          <w:p w14:paraId="69C061FA" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">На портале результат оказания государственной услуги направляется и хранится в "личном кабинете" </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>Порталда</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...219 lines deleted...]
-                <w:szCs w:val="26"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w14:paraId="1C0D9654" w14:textId="77777777" w:rsidTr="009A0D13">
+      <w:tr w:rsidR="003F7946" w:rsidRPr="00FF77CB" w14:paraId="33FBF52A" w14:textId="77777777" w:rsidTr="00A447D0">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="995" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="42463A82" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="64608DC5" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A0D13">
+            <w:r w:rsidRPr="00FF77CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1B3F66D8" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="672BA9C9" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="23" w:name="z738"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Размер оплаты, взимаемой с </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>Көрсетілетін</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...397 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> при оказании государственной услуги, и способы ее взимания в случаях, предусмотренных законодательством Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
+        <w:bookmarkEnd w:id="23"/>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6520" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="798FC88C" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="111D8174" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>Тегін</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>Бесплатно</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w14:paraId="3FCD3FBA" w14:textId="77777777" w:rsidTr="009A0D13">
+      <w:tr w:rsidR="003F7946" w:rsidRPr="00FF77CB" w14:paraId="5528FCDB" w14:textId="77777777" w:rsidTr="00A447D0">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="995" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="504CC48B" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="63F924AC" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A0D13">
+            <w:r w:rsidRPr="00FF77CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2C1CF2E5" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="6800C135" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">График работы </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>Көрсетілетін</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...160 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, Государственной корпорации и объектов информации</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6520" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6D9F1255" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="00010F96" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...5 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="24" w:name="z739"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t xml:space="preserve">1) </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>көрсетілетін</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателя</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...442 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>: с понедельника по пятницу включительно, с 9.00 до 18.30 часов, с перерывом на обед с 13.00 часов до 14.30 часов, кроме выходных и праздничных дней, согласно трудовому законодательству Республики Казахстан.</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="24"/>
+          <w:p w14:paraId="43BF8E3C" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...426 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2) Государственной корпорации: с понедельника по субботу включительно в соответствии с установленным графиком работы с 9.00 до 20.00 часов без перерыва на обед, за исключением воскресенья и праздничных дней, согласно трудовому законодательству.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26C07C1A" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Прием осуществляется в порядке "электронной" очереди, по месту регистрации </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>Қабылдау</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...370 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, без ускоренного обслуживания, возможно "бронирование" электронной очереди посредством портала.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4165ACCA" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">3) </w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3) портала: круглосуточно, за исключением технических перерывов в связи с проведением ремонтных работ (при обращении </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>порталда</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...730 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> после окончания рабочего времени, в выходные и праздничные дни согласно трудовому законодательству Республики Казахстан, прием заявления и выдача результата оказания государственной услуги осуществляется следующим рабочим днем).</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74A295D3" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...94 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Адреса мест оказания государственной услуги размещены на:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1C5AB4B1" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A0D13">
-[...6 lines deleted...]
-              <w:t xml:space="preserve">1) </w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) интернет-ресурсе Министерства просвещения Республики Казахстан: </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>www</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...6 lines deleted...]
-              <w:t>Қазақстан</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>edu</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>gov</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>.</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...6 lines deleted...]
-              <w:t>Республикасы</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>kz</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...131 lines deleted...]
-            <w:r w:rsidRPr="009A0D13">
+            <w:r w:rsidRPr="00FF77CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
                 <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:t>;</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2CF14ABF" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="5ED2B9A6" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-                <w:lang w:val="ru-RU"/>
-[...7 lines deleted...]
-                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
               </w:rPr>
               <w:t xml:space="preserve">2) </w:t>
             </w:r>
-            <w:r w:rsidRPr="009A0D13">
-[...15 lines deleted...]
-            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>egov</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>портале</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...65 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+              </w:rPr>
+              <w:t>: www.egov.kz.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w14:paraId="5981061B" w14:textId="77777777" w:rsidTr="009A0D13">
+      <w:tr w:rsidR="003F7946" w:rsidRPr="00FF77CB" w14:paraId="72E81B01" w14:textId="77777777" w:rsidTr="00A447D0">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="995" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4012A134" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="20793873" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A0D13">
+            <w:r w:rsidRPr="00FF77CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="25BF318B" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="657753EA" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Перечень документов и сведений, </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>Мемлекеттік</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>истребуемых</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> у </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>қызмет</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...196 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для оказания государственной услуги</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6520" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32DC5952" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="2DDB246E" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="25" w:name="z745"/>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>Көрсетілетін</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугодателю</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...136 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> и в Государственную корпорацию:</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="25"/>
+          <w:p w14:paraId="4B11636E" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...30 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>1) заявление;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75205A22" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...282 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2) документ, удостоверяющий личность либо электронный документ из сервиса цифровых документов (требуется для идентификации личности);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="752ECF1F" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...390 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3) свидетельство о рождении ребенка (детей) в электронной форме или его копия на бумажном носителе, при отсутствии сведений в информационной системе "Регистрационный пункт ЗАГС" (далее – ИС ЗАГС)) либо родившегося за пределами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FCCD35F" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...228 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>4) копия свидетельства о заключении или расторжении брака (при отсутствии сведений в ИС ЗАГС);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FD5A7C6" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...777 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 5) медицинская справка на школьника, отъезжающего в оздоровительный лагерь в соответствии с формой № 071/у в соответствии с формой, утвержденной приказом исполняющего обязанности Министра здравоохранения Республики Казахстан "Об утверждении форм учетной документации в области здравоохранения" от 30 октября 2020 года № ҚР ДСМ-175/2020 (далее – приказ №ҚР ДСМ-175/2020) (зарегистрирован в Реестре государственной регистрации нормативных правовых актов Республики Казахстан под № 21579);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12921C9E" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...84 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>6) копия документа, подтверждающего статус:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A608A08" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для детей из семей, имеющих право на получение государственной адресной социальной помощи - справка, подтверждающая принадлежность </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>мемлекеттік</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...496 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (семьи) к получателям государственной адресной социальной помощи, предоставляемая местными исполнительными органами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="349C03F6" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...922 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>для детей из семей, не получающих государственную адресную социальную помощь, в которых среднедушевой доход ниже величины прожиточного минимума - документы о полученных доходах (справка о заработной плате работающих родителей или лиц их заменяющих, о доходах от предпринимательской и других видов деятельности, о доходах в виде алиментов на детей и других иждивенцев);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6050D0E7" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...508 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>для детей - сирот и детей, оставшиеся без попечения родителей, проживающих в семьях - решение уполномоченного органа об утверждении опеки (попечительства), патронатного воспитания для детей-сирот и детей, оставшихся без попечения родителей, воспитывающихся в семьях;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="176B1446" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...634 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>для детей из семей, требующих экстренной помощи в результате чрезвычайных ситуаций и иных категории обучающихся и воспитанников, определяемых коллегиальным органом управления организации образования - решение коллегиального органа на основании обследования материально-бытового положения семьи.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01F5798E" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...22 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>на портал:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4144F1EF" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">1) </w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) заявление в форме электронного документа, подписанное ЭЦП </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>көрсетілетін</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> или удостоверенное одноразовым паролем, при регистрации и подключения абонентского номера </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>қызметті</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...532 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, предоставленного оператором сотовой связи, к учетной записи портала;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0D024442" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...408 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>2) электронная копия свидетельства о рождении ребенка (при отсутствии сведений в ИС ЗАГС) либо родившегося за пределами Республики Казахстан;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B0147B5" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...246 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>3) электронная копия свидетельства о заключении или расторжении брака (при отсутствии сведений в ИС ЗАГС);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B28B947" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...265 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 4) электронная копия медицинской справки на школьника, отъезжающего в оздоровительный лагерь в соответствии с формой, утвержденной приказом №ҚР ДСМ-175/2020;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1458C06C" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...102 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>5) электронная копия документа, подтверждающего статус:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2BDAAACE" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">для детей из семей, имеющих право на получение государственной адресной социальной помощи - справка, подтверждающая принадлежность </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>мемлекеттік</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...496 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> (семьи) к получателям государственной адресной социальной помощи, предоставляемая местными исполнительными органами;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7ED763D1" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...922 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>для детей из семей, не получающих государственную адресную социальную помощь, в которых среднедушевой доход ниже величины прожиточного минимума - документы о полученных доходах (справка о заработной плате работающих родителей или лиц их заменяющих, о доходах от предпринимательской и других видов деятельности, о доходах в виде алиментов на детей и других иждивенцев);</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="281D57F7" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...508 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>для детей - сирот и детей, оставшиеся без попечения родителей, проживающих в семьях - решение уполномоченного органа об утверждении опеки (попечительства), патронатного воспитания для детей-сирот и детей, оставшихся без попечения родителей, воспитывающихся в семьях;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08C46F22" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...629 lines deleted...]
-              <w:t>.</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>для детей из семей, требующих экстренной помощи в результате чрезвычайных ситуаций и иных категории обучающихся и воспитанников, определяемых коллегиальным органом управления организации образования - решение коллегиального органа на основании обследования материально-бытового положения семьи.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w14:paraId="097146CA" w14:textId="77777777" w:rsidTr="009A0D13">
+      <w:tr w:rsidR="003F7946" w:rsidRPr="00FF77CB" w14:paraId="682AF29C" w14:textId="77777777" w:rsidTr="00A447D0">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="995" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="45D41F7C" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="4D60E348" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A0D13">
+            <w:r w:rsidRPr="00FF77CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="75C8C48A" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="18FC2CFB" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...190 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Основания для отказа в оказании государственной услуги, установленные законодательством Республики Казахстан</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6520" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="3228E2F0" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="1D565B46" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">1) </w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="26" w:name="z765"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1) установление недостоверности документов, представленных </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>көрсетілетін</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателем</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...316 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> для получения государственной услуги, и (или) данных (сведений), содержащихся в них;</w:t>
+            </w:r>
+          </w:p>
+          <w:bookmarkEnd w:id="26"/>
+          <w:p w14:paraId="14F847DA" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 2) "</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2) несоответствие </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>Мемлекеттік</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...1630 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> требованиям, установленным постановлением Правительства Республики Казахстан от 25 января 2008 года № 64 "Об утверждении Правил формирования, направления расходования и учета средств, выделяемых на оказание финансовой и материальной помощи обучающимся и воспитанникам государственных учреждений образования из семей, имеющих право на получение государственной адресной социальной помощи, а также из семей, не получающих государственную адресную социальную помощь, в которых среднедушевой доход ниже величины прожиточного минимума, и детям - сиротам, детям, оставшимся без попечения родителей, проживающим в семьях, детям из семей, требующих экстренной помощи в результате </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>чрезвычайных ситуаций, и иным категориям обучающихся и воспитанников";</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13E92B3F" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...409 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>3) отрицательный ответ уполномоченного государственного органа на запрос о согласовании, который требуется для оказания государственной услуги, а также отрицательное заключение экспертизы, исследования либо проверки;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="732CDA70" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">4) </w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4) в отношении </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>көрсетілетін</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...460 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> имеется вступившее в законную силу решение (приговор) суда о запрещении деятельности или отдельных видов деятельности, требующих получения определенной государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AC4F0A1" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">5) </w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">5) в отношении </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>көрсетілетін</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t xml:space="preserve"> </w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> имеется вступившее в законную силу решение суда, на основании которого </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>қызметті</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучатель</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...388 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> лишен специального права, связанного с получением государственной услуги;</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1050005F" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve"> 6) </w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 6) отсутствие согласия </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>көрсетілетін</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучателя</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...599 lines deleted...]
-              <w:t>.</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>, предоставляемого в соответствии со статьей 8 Закона Республики Казахстан "О персональных данных и их защите", на доступ к персональным данным ограниченного доступа, которые требуются для оказания государственной услуги.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w14:paraId="3A4F4685" w14:textId="77777777" w:rsidTr="009A0D13">
+      <w:tr w:rsidR="003F7946" w:rsidRPr="00FF77CB" w14:paraId="6C299477" w14:textId="77777777" w:rsidTr="00A447D0">
         <w:trPr>
-          <w:gridAfter w:val="1"/>
-          <w:wAfter w:w="995" w:type="dxa"/>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="446" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="59B57000" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="52AA2A0E" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009A0D13">
+            <w:r w:rsidRPr="00FF77CB">
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
               </w:rPr>
               <w:lastRenderedPageBreak/>
               <w:t>10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="3261" w:type="dxa"/>
+            <w:tcW w:w="2835" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="209687D1" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="651C3DB1" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...280 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Иные требования с учетом особенностей оказания государственной услуги, в том числе оказываемой в электронной форме</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6520" w:type="dxa"/>
-            <w:gridSpan w:val="3"/>
+            <w:tcW w:w="7087" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:left w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:bottom w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
               <w:right w:val="single" w:sz="5" w:space="0" w:color="CFCFCF"/>
             </w:tcBorders>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="49E53245" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="07778AA4" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>Көрсетілетін</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Услугополучатель</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...262 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> имеет возможность получения государственной услуги в электронной форме через портал при условии наличия ЭЦП.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="100E792B" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-            </w:pPr>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Информацию о порядке и статусе оказания государственной услуги </w:t>
+            </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r w:rsidRPr="009A0D13">
-[...5 lines deleted...]
-              <w:t>Көрсетілетін</w:t>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услугополучатель</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
-            <w:r w:rsidRPr="009A0D13">
-[...280 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> получает посредством Единого контакт-центра: 1414, 8 800 080 7777.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="164B13F5" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...166 lines deleted...]
-              <w:spacing w:after="20" w:line="240" w:lineRule="auto"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Сервис цифровых документов доступен для пользователей, авторизованных в мобильном приложении.</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59494D5B" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="00FF77CB" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="20"/>
               <w:ind w:left="20"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:sz w:val="26"/>
                 <w:szCs w:val="26"/>
-              </w:rPr>
-[...467 lines deleted...]
-              <w:t>.</w:t>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF77CB">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="26"/>
+                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Для использования цифрового документа необходимо пройти авторизацию в мобильном приложении с использованием электронно-цифровой подписи или одноразового пароля, далее перейти в раздел "Цифровые документы" и выбрать необходимый документ.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w14:paraId="5DE4C7AB" w14:textId="77777777" w:rsidTr="009A0D13">
-[...7 lines deleted...]
-        </w:tblPrEx>
+    </w:tbl>
+    <w:p w14:paraId="12319577" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblCellSpacing w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="6229"/>
+        <w:gridCol w:w="3976"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="003F7946" w:rsidRPr="009C71A7" w14:paraId="49412BCD" w14:textId="77777777" w:rsidTr="00D47DD0">
         <w:trPr>
           <w:trHeight w:val="30"/>
           <w:tblCellSpacing w:w="0" w:type="auto"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="5124" w:type="dxa"/>
-            <w:gridSpan w:val="4"/>
+            <w:tcW w:w="7780" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E5133D6" w14:textId="77777777" w:rsidR="004B7BF2" w:rsidRPr="009A0D13" w:rsidRDefault="004B7BF2" w:rsidP="009A0D13">
-[...1 lines deleted...]
-              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+          <w:p w14:paraId="133FB001" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:sz w:val="26"/>
-[...7 lines deleted...]
-                <w:szCs w:val="26"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="6098" w:type="dxa"/>
-            <w:gridSpan w:val="2"/>
+            <w:tcW w:w="4600" w:type="dxa"/>
             <w:tcMar>
               <w:top w:w="15" w:type="dxa"/>
               <w:left w:w="15" w:type="dxa"/>
               <w:bottom w:w="15" w:type="dxa"/>
               <w:right w:w="15" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="01C6695D" w14:textId="77777777" w:rsidR="009A0D13" w:rsidRPr="009A0D13" w:rsidRDefault="009A0D13" w:rsidP="009A0D13">
-[...2 lines deleted...]
-              <w:ind w:left="135"/>
+          <w:p w14:paraId="1A335CDC" w14:textId="77777777" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-              <w:ind w:left="135"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6656D311" w14:textId="77777777" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-              <w:ind w:left="135"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AE156F0" w14:textId="77777777" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-              <w:ind w:left="135"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="56A8915C" w14:textId="77777777" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-              <w:ind w:left="135"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15E99A2B" w14:textId="77777777" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-              <w:ind w:left="135"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5A9060E4" w14:textId="77777777" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-              <w:ind w:left="135"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="47DA881F" w14:textId="77777777" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-              <w:ind w:left="135"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="41CFA74A" w14:textId="77777777" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-              <w:ind w:left="135"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="15738700" w14:textId="77777777" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-              <w:ind w:left="135"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2E6E8BD2" w14:textId="77777777" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-              <w:ind w:left="135"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5055239D" w14:textId="77777777" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-              <w:ind w:left="135"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="6A20A95A" w14:textId="77777777" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-              <w:ind w:left="135"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="68809328" w14:textId="77777777" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-              <w:ind w:left="135"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="67B117D1" w14:textId="77777777" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-              <w:ind w:left="135"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="5CEDD8B9" w14:textId="77777777" w:rsidR="00FF77CB" w:rsidRDefault="00FF77CB" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
-[...6 lines deleted...]
-              <w:ind w:left="135"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0D4FCB91" w14:textId="20AE5E92" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="00D47DD0">
+            <w:pPr>
+              <w:spacing w:after="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
-                <w:color w:val="000000"/>
-[...177 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>Приложение 3 к Правилам</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...56 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>оказания государственной</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...38 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>услуги "Прием документов и</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...56 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>выдача направлений на</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...56 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>предоставление отдыха в</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...38 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>загородных и пришкольных</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...56 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>лагерях отдельным категориям</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...74 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>обучающихся и воспитанников</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...48 lines deleted...]
-                <w:szCs w:val="20"/>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>государственных учреждений</w:t>
+            </w:r>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:lang w:val="ru-RU"/>
               </w:rPr>
               <w:br/>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...121 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="009C71A7">
+              <w:rPr>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="ru-RU"/>
+              </w:rPr>
+              <w:t>образования"</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="77046F81" w14:textId="77777777" w:rsidR="00221DA5" w:rsidRDefault="00221DA5" w:rsidP="00221DA5">
+    <w:p w14:paraId="2A7C5977" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3165E222" w14:textId="77777777" w:rsidR="00A447D0" w:rsidRDefault="003F7946" w:rsidP="00A447D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-[...3 lines deleted...]
-    <w:p w14:paraId="29068D5E" w14:textId="66A8DBC8" w:rsidR="004B7BF2" w:rsidRPr="00221DA5" w:rsidRDefault="004B7BF2" w:rsidP="00221DA5">
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:bookmarkStart w:id="27" w:name="z822"/>
+      <w:r w:rsidRPr="00A447D0">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Расписка </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F80F1B5" w14:textId="2924E732" w:rsidR="003F7946" w:rsidRDefault="003F7946" w:rsidP="00A447D0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
-        </w:rPr>
-      </w:pPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A447D0">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>об отказе в приеме документов</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C62C3B" w14:textId="57C6A957" w:rsidR="00A447D0" w:rsidRDefault="00A447D0" w:rsidP="00A447D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7B5B455E" w14:textId="77777777" w:rsidR="00A447D0" w:rsidRPr="00A447D0" w:rsidRDefault="00A447D0" w:rsidP="00A447D0">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:bookmarkEnd w:id="27"/>
+    <w:p w14:paraId="29B07E25" w14:textId="6E20909A" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="00A447D0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>     </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Руководствуясь пунктом 2 статьи 20 Закона Республики Казахстан</w:t>
+      </w:r>
+      <w:r w:rsidR="00A447D0">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>"О государственных услугах", отдел №__ филиала Некоммерческого акционерного</w:t>
+      </w:r>
+      <w:r w:rsidR="00A447D0">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>общества Государственная корпорация "Правительство для граждан" (указать адрес)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D32955E" w14:textId="018319EF" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="00A447D0">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>отказывает в приеме документов на оказание государственной услуги</w:t>
+      </w:r>
+      <w:r w:rsidR="00A447D0">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>___________________ ввиду представления Вами неполного пакета документов</w:t>
+      </w:r>
+      <w:r w:rsidR="00A447D0">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>согласно перечню, предусмотренному требованиями к оказанию государственной</w:t>
+      </w:r>
+      <w:r w:rsidR="00A447D0">
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услуги, а именно:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="18992B37" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Наименование отсутствующих документов:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="471B9E65" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>1) _____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="09985220" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>2) _____________________________________________________________________;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33934967" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>3) ….</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3473BB9A" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Настоящая расписка составлена в двух экземплярах, по одному для каждой стороны.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56F0CBD9" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>_______________________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6EC939EB" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии) (подпись)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="38BFD067" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>работника Государственной корпорации</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="31AAC5C7" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Исполнитель: ___________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F722C45" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Фамилия, имя, отчество (при его наличии)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A19501F" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Телефон: _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1823953F" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>Получил: _______________________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28215F84" w14:textId="77777777" w:rsidR="003F7946" w:rsidRPr="009C71A7" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Фамилия, имя, отчество (при его наличии) подпись </w:t>
+      </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidRPr="00221DA5">
-[...6 lines deleted...]
-        <w:t>Құжаттарды</w:t>
+      <w:r w:rsidRPr="009C71A7">
+        <w:rPr>
+          <w:color w:val="000000"/>
+          <w:sz w:val="28"/>
+          <w:lang w:val="ru-RU"/>
+        </w:rPr>
+        <w:t>услугополучателя</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidRPr="00221DA5">
-[...108 lines deleted...]
-        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:p>
+    <w:p w14:paraId="235A0553" w14:textId="77777777" w:rsidR="003F7946" w:rsidRDefault="003F7946" w:rsidP="003F7946">
+      <w:pPr>
+        <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="000000"/>
           <w:sz w:val="28"/>
         </w:rPr>
-        <w:t>      "</w:t>
-[...1410 lines deleted...]
-    <w:sectPr w:rsidR="00083168" w:rsidSect="00BC2CAA">
+        <w:t>"___" _________ 20__ г.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="51753369" w14:textId="77777777" w:rsidR="00083168" w:rsidRDefault="00083168"/>
+    <w:sectPr w:rsidR="00083168" w:rsidSect="0084419B">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="567" w:right="567" w:bottom="567" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:pgMar w:top="567" w:right="567" w:bottom="426" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="CC"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="CC"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
@@ -48949,85 +7820,86 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:drawingGridHorizontalSpacing w:val="110"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="004B7BF2"/>
+    <w:rsidRoot w:val="003F7946"/>
     <w:rsid w:val="00083168"/>
-    <w:rsid w:val="00221DA5"/>
-[...1 lines deleted...]
-    <w:rsid w:val="004B7BF2"/>
+    <w:rsid w:val="003F7946"/>
     <w:rsid w:val="00565F7A"/>
-    <w:rsid w:val="009A0D13"/>
+    <w:rsid w:val="006D1DB7"/>
+    <w:rsid w:val="0084419B"/>
+    <w:rsid w:val="00A447D0"/>
     <w:rsid w:val="00BC2CAA"/>
+    <w:rsid w:val="00FF77CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="ru-RU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="05C536B6"/>
+  <w14:docId w14:val="3E97BC1A"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{A9F62971-0512-4C11-A323-45A78EF70427}"/>
+  <w15:docId w15:val="{4C627A5A-834E-40BB-9655-8BF68AC2F0EB}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Times New Roman" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="ru-RU" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -49385,51 +8257,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="004B7BF2"/>
+    <w:rsid w:val="003F7946"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="22"/>
       <w:lang w:val="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
@@ -49737,70 +8609,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
-  <Words>3735</Words>
-  <Characters>21294</Characters>
+  <Words>3581</Words>
+  <Characters>20415</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>177</Lines>
-  <Paragraphs>49</Paragraphs>
+  <Lines>170</Lines>
+  <Paragraphs>47</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Название</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>24980</CharactersWithSpaces>
+  <CharactersWithSpaces>23949</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Achkasova Alexandra</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>